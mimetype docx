--- v0 (2025-10-16)
+++ v1 (2026-04-10)
@@ -7331,51 +7331,51 @@
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003E68C8" w:rsidP="003E68C8" w:rsidRDefault="003E68C8" w14:paraId="10525D6B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003E68C8" w:rsidSect="008543FA">
-      <w:footerReference r:id="R83dbb2f260d94021"/>
+      <w:footerReference r:id="R852c8448f9c548bc"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="454" w:right="454" w:bottom="454" w:left="1304" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="43467028" w14:textId="77777777" w:rsidR="00BF726B" w:rsidRDefault="00BF726B" w:rsidP="00042841">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="22A217EC" w14:textId="77777777" w:rsidR="00BF726B" w:rsidRDefault="00BF726B" w:rsidP="00042841">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -7538,51 +7538,51 @@
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="009C7EB7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00164C17" w:rsidRDefault="00164C17">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Сведения сформированы ФГИС ЦС https://fgiscs.minstroyrf.ru/ 16.10.2025 22:07 (МСК)</w:t>
+      <w:t>Сведения сформированы ФГИС ЦС https://fgiscs.minstroyrf.ru/ 10.04.2026 15:38 (МСК)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4AE675CF" w14:textId="77777777" w:rsidR="00BF726B" w:rsidRDefault="00BF726B" w:rsidP="00042841">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3CA1A357" w14:textId="77777777" w:rsidR="00BF726B" w:rsidRDefault="00BF726B" w:rsidP="00042841">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="54F0C1B1" w14:textId="77777777" w:rsidR="00BF726B" w:rsidRDefault="00BF726B"/>
   </w:footnote>
   <w:footnote w:id="2">
@@ -18443,51 +18443,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="1625690988">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="R83dbb2f260d94021" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="R852c8448f9c548bc" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>