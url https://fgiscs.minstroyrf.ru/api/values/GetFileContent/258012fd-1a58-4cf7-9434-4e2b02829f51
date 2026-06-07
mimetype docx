--- v1 (2026-04-10)
+++ v2 (2026-06-07)
@@ -7331,51 +7331,51 @@
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="003E68C8" w:rsidP="003E68C8" w:rsidRDefault="003E68C8" w14:paraId="10525D6B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003E68C8" w:rsidSect="008543FA">
-      <w:footerReference r:id="R852c8448f9c548bc"/>
+      <w:footerReference r:id="Rce7cc4dd70fa425b"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="454" w:right="454" w:bottom="454" w:left="1304" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="43467028" w14:textId="77777777" w:rsidR="00BF726B" w:rsidRDefault="00BF726B" w:rsidP="00042841">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="22A217EC" w14:textId="77777777" w:rsidR="00BF726B" w:rsidRDefault="00BF726B" w:rsidP="00042841">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -7538,51 +7538,51 @@
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="009C7EB7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00164C17" w:rsidRDefault="00164C17">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Сведения сформированы ФГИС ЦС https://fgiscs.minstroyrf.ru/ 10.04.2026 15:38 (МСК)</w:t>
+      <w:t>Сведения сформированы ФГИС ЦС https://fgiscs.minstroyrf.ru/ 07.06.2026 11:49 (МСК)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4AE675CF" w14:textId="77777777" w:rsidR="00BF726B" w:rsidRDefault="00BF726B" w:rsidP="00042841">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3CA1A357" w14:textId="77777777" w:rsidR="00BF726B" w:rsidRDefault="00BF726B" w:rsidP="00042841">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="54F0C1B1" w14:textId="77777777" w:rsidR="00BF726B" w:rsidRDefault="00BF726B"/>
   </w:footnote>
   <w:footnote w:id="2">
@@ -18443,51 +18443,51 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="1625690988">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="R852c8448f9c548bc" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="Rce7cc4dd70fa425b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>